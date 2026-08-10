--- v0 (2026-02-06)
+++ v1 (2026-08-10)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="06E8F010" w14:textId="77777777" w:rsidR="003B0A79" w:rsidRPr="0084777A" w:rsidRDefault="003B0A79" w:rsidP="0032686A">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5634164B" w14:textId="7B641ED3" w:rsidR="00FF3D70" w:rsidRPr="00B71A75" w:rsidRDefault="00FF3D70" w:rsidP="00FF3D70">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
@@ -118,51 +118,51 @@
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Consignes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17DEC503" w14:textId="77777777" w:rsidR="00EF2C6B" w:rsidRPr="00B71A75" w:rsidRDefault="00EF2C6B" w:rsidP="002F503E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40646583" w14:textId="37A9C75B" w:rsidR="0032686A" w:rsidRDefault="00EF2C6B" w:rsidP="0032686A">
+    <w:p w14:paraId="40646583" w14:textId="3B5F0297" w:rsidR="0032686A" w:rsidRDefault="00EF2C6B" w:rsidP="0032686A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>Merci de remplir toutes les sections du formulaire, de le signer et de le dater</w:t>
       </w:r>
       <w:r w:rsidR="00B71A75" w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -181,62 +181,59 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>envoyer par courriel à</w:t>
       </w:r>
       <w:r w:rsidR="009028DF" w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="004D3A26">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>em_raby@gov.nt.ca</w:t>
+      </w:r>
       <w:r w:rsidR="00A934E2" w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5278F3A6" w14:textId="77777777" w:rsidR="00204006" w:rsidRPr="00B71A75" w:rsidRDefault="00204006" w:rsidP="0032686A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0527F6A8" w14:textId="77777777" w:rsidR="00BA53A9" w:rsidRPr="00B71A75" w:rsidRDefault="00650775" w:rsidP="00BA53A9">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
@@ -768,51 +765,51 @@
         </w:rPr>
         <w:t>dans le cadre de</w:t>
       </w:r>
       <w:r w:rsidR="0084777A" w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">la Journée nationale des peuples autochtones, veuillez remplir le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00B71A75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>formulaire de demande de financement d</w:t>
         </w:r>
         <w:r w:rsidR="009F2E31" w:rsidRPr="00B71A75">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="fr-CA"/>
           </w:rPr>
           <w:t>’</w:t>
         </w:r>
         <w:r w:rsidRPr="00B71A75">
@@ -2804,2788 +2801,947 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7DB62A" w14:textId="77777777" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00E737B3" w:rsidP="00E737B3">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
         <w:spacing w:before="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C2401B" w14:textId="5A89DA61" w:rsidR="002B74C4" w:rsidRPr="00B71A75" w:rsidRDefault="00A428D0" w:rsidP="00A934E2">
+    <w:p w14:paraId="455902F3" w14:textId="77777777" w:rsidR="00A934E2" w:rsidRPr="00B71A75" w:rsidRDefault="00A934E2" w:rsidP="00A934E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B2CAF1" w14:textId="77777777" w:rsidR="004D3A26" w:rsidRDefault="004D3A26">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73DBB186" w14:textId="46F31D2B" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00FF3D70" w:rsidP="00E737B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>COÛTS DE L’ÉVÉNEMENT</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">NOM ET SIGNATURE DE LA OU DES PERSONNE(S) AUTORISÉE(S) À </w:t>
       </w:r>
       <w:r w:rsidR="00650775" w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...10 lines deleted...]
-        <w:t>arrondis au dollar près</w:t>
+        <w:t>SIGNER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00650775" w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>LE PRÉSENT FORMULAIRE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00650775" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>POUR LE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DEMANDEUR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E365A2B" w14:textId="77777777" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00E737B3" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162DF12D" w14:textId="77777777" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00650775" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B89FEBF" w14:textId="77777777" w:rsidR="000D4C74" w:rsidRPr="00B71A75" w:rsidRDefault="000D4C74" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77FED673" w14:textId="77777777" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00650775" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Titre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0675FDBB" w14:textId="77777777" w:rsidR="000D4C74" w:rsidRPr="00B71A75" w:rsidRDefault="000D4C74" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77939D76" w14:textId="13CC1E0D" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00650775" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750CB059" w14:textId="77777777" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00E737B3" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D64989" w14:textId="77777777" w:rsidR="000D4C74" w:rsidRPr="00B71A75" w:rsidRDefault="000D4C74" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CFC257" w14:textId="77777777" w:rsidR="000D4C74" w:rsidRPr="00B71A75" w:rsidRDefault="000D4C74" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5F7EF1" w14:textId="77777777" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00650775" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Nom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C95AD5B" w14:textId="77777777" w:rsidR="000D4C74" w:rsidRPr="00B71A75" w:rsidRDefault="000D4C74" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252852AD" w14:textId="77777777" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00650775" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Titre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F88FCA" w14:textId="77777777" w:rsidR="000D4C74" w:rsidRPr="00B71A75" w:rsidRDefault="000D4C74" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B10329" w14:textId="1CA4DA55" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00650775" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000D4C74" w:rsidRPr="00B71A75">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D32060" w14:textId="77777777" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00E737B3" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="clear" w:pos="4320"/>
+          <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
-        <w:ind w:left="360" w:right="192"/>
-[...1811 lines deleted...]
-    <w:p w14:paraId="73DBB186" w14:textId="5520E8C1" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00FF3D70" w:rsidP="00E737B3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538DCC9B" w14:textId="77777777" w:rsidR="00E737B3" w:rsidRPr="00B71A75" w:rsidRDefault="00E737B3" w:rsidP="00E737B3">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01EF25F6" w14:textId="77777777" w:rsidR="002B74C4" w:rsidRPr="00B71A75" w:rsidRDefault="00650775" w:rsidP="00A934E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOM ET SIGNATURE DE LA OU DES PERSONNE(S) AUTORISÉE(S) À </w:t>
-[...833 lines deleted...]
-        </w:rPr>
         <w:t>ATTESTATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E900510" w14:textId="38B68FE4" w:rsidR="002B74C4" w:rsidRPr="00B71A75" w:rsidRDefault="00710EDB" w:rsidP="0032686A">
       <w:pPr>
         <w:ind w:right="192"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B71A75">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:t>J’atteste que les renseignements donnés sont exacts et complets et que l’événement est présenté de bonne foi.</w:t>
       </w:r>
       <w:r w:rsidR="00650775" w:rsidRPr="00B71A75">
         <w:rPr>
@@ -6034,158 +4190,158 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008F0A8C" w:rsidRPr="0084777A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008F0A8C" w:rsidRPr="0084777A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="fr-CA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006320B7" w:rsidRPr="0084777A" w:rsidSect="009028DF">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1170" w:bottom="1440" w:left="1440" w:header="709" w:footer="567" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54ABD04F" w14:textId="77777777" w:rsidR="0069703D" w:rsidRDefault="0069703D">
+    <w:p w14:paraId="26913E01" w14:textId="77777777" w:rsidR="00B93600" w:rsidRDefault="00B93600">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21CF32E0" w14:textId="77777777" w:rsidR="0069703D" w:rsidRDefault="0069703D">
+    <w:p w14:paraId="1E1C72EA" w14:textId="77777777" w:rsidR="00B93600" w:rsidRDefault="00B93600">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D30DAEF" w14:textId="77777777" w:rsidR="00B71A75" w:rsidRDefault="00B71A75">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="367030076"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
           <w:p w14:paraId="49F1313F" w14:textId="353A3402" w:rsidR="0032686A" w:rsidRPr="00EF2C6B" w:rsidRDefault="00EF2C6B" w:rsidP="00A934E2">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
@@ -6301,90 +4457,90 @@
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="fr-CA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00650775" w:rsidRPr="00B71A75">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5EF08E12" w14:textId="77777777" w:rsidR="00B71A75" w:rsidRDefault="00B71A75">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20A6838E" w14:textId="77777777" w:rsidR="0069703D" w:rsidRDefault="0069703D">
+    <w:p w14:paraId="550AA7A1" w14:textId="77777777" w:rsidR="00B93600" w:rsidRDefault="00B93600">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53591C3D" w14:textId="77777777" w:rsidR="0069703D" w:rsidRDefault="0069703D">
+    <w:p w14:paraId="3362D5A0" w14:textId="77777777" w:rsidR="00B93600" w:rsidRDefault="00B93600">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7062A597" w14:textId="77777777" w:rsidR="00B71A75" w:rsidRDefault="00B71A75">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3465C1DD" w14:textId="77777777" w:rsidR="0032686A" w:rsidRDefault="00650775">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-CA" w:eastAsia="en-CA"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01FEA1A7" wp14:editId="208C3A25">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="747346"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6450,61 +4606,61 @@
       <w:ind w:right="-630"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4F287880" w14:textId="77777777" w:rsidR="0032686A" w:rsidRPr="0032686A" w:rsidRDefault="0032686A" w:rsidP="0032686A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CDAD831" w14:textId="77777777" w:rsidR="00B71A75" w:rsidRDefault="00B71A75">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07CC433A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A24257AA"/>
     <w:lvl w:ilvl="0" w:tplc="F1EA64D0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E1949CBC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -7572,210 +5728,215 @@
   <w:num w:numId="14" w16cid:durableId="2014261573">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2047175497">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="988366863">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1044018026">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1251892425">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="568925081">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="238028469">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B74C4"/>
     <w:rsid w:val="00013A55"/>
     <w:rsid w:val="00026DBA"/>
     <w:rsid w:val="00047EE4"/>
     <w:rsid w:val="000652AB"/>
     <w:rsid w:val="000D4C74"/>
     <w:rsid w:val="00103FB7"/>
     <w:rsid w:val="00105977"/>
     <w:rsid w:val="001154AF"/>
     <w:rsid w:val="001363CE"/>
     <w:rsid w:val="00141019"/>
     <w:rsid w:val="001504F1"/>
     <w:rsid w:val="001B7137"/>
     <w:rsid w:val="001E6D29"/>
     <w:rsid w:val="00204006"/>
     <w:rsid w:val="002647FE"/>
     <w:rsid w:val="002B74C4"/>
     <w:rsid w:val="002E6996"/>
     <w:rsid w:val="002F503E"/>
     <w:rsid w:val="0032686A"/>
     <w:rsid w:val="00336C6C"/>
     <w:rsid w:val="00391784"/>
+    <w:rsid w:val="00393657"/>
     <w:rsid w:val="003A0D3B"/>
     <w:rsid w:val="003B0A79"/>
     <w:rsid w:val="003D15BF"/>
     <w:rsid w:val="00411CC8"/>
     <w:rsid w:val="0046505C"/>
     <w:rsid w:val="00470543"/>
     <w:rsid w:val="00471DB1"/>
     <w:rsid w:val="004C009D"/>
     <w:rsid w:val="004C6759"/>
+    <w:rsid w:val="004D3A26"/>
     <w:rsid w:val="00557C1F"/>
     <w:rsid w:val="005A0A53"/>
     <w:rsid w:val="005A35A5"/>
     <w:rsid w:val="005E5EC6"/>
     <w:rsid w:val="0060297F"/>
     <w:rsid w:val="00602CF2"/>
     <w:rsid w:val="00623F68"/>
     <w:rsid w:val="006320B7"/>
     <w:rsid w:val="00650775"/>
     <w:rsid w:val="00680EDF"/>
     <w:rsid w:val="0069703D"/>
     <w:rsid w:val="006A35AB"/>
     <w:rsid w:val="006C25C3"/>
     <w:rsid w:val="006D181F"/>
     <w:rsid w:val="006D5B4B"/>
     <w:rsid w:val="00710EDB"/>
     <w:rsid w:val="00720EE4"/>
+    <w:rsid w:val="00744C44"/>
     <w:rsid w:val="007550F5"/>
     <w:rsid w:val="0076085B"/>
     <w:rsid w:val="00784467"/>
     <w:rsid w:val="007C0AD1"/>
     <w:rsid w:val="00814AAE"/>
     <w:rsid w:val="0084777A"/>
     <w:rsid w:val="00852F25"/>
     <w:rsid w:val="00891C74"/>
     <w:rsid w:val="00894580"/>
     <w:rsid w:val="008F0A8C"/>
     <w:rsid w:val="009028DF"/>
     <w:rsid w:val="009170F9"/>
     <w:rsid w:val="00923C02"/>
     <w:rsid w:val="00956BF9"/>
     <w:rsid w:val="00967DB2"/>
     <w:rsid w:val="009F2E31"/>
     <w:rsid w:val="009F4DF9"/>
     <w:rsid w:val="00A120B3"/>
     <w:rsid w:val="00A13129"/>
     <w:rsid w:val="00A35AD0"/>
     <w:rsid w:val="00A428D0"/>
     <w:rsid w:val="00A934E2"/>
     <w:rsid w:val="00B01236"/>
     <w:rsid w:val="00B26F87"/>
     <w:rsid w:val="00B62259"/>
     <w:rsid w:val="00B71A75"/>
     <w:rsid w:val="00B7400F"/>
     <w:rsid w:val="00B92448"/>
+    <w:rsid w:val="00B93600"/>
     <w:rsid w:val="00B95610"/>
     <w:rsid w:val="00BA53A9"/>
     <w:rsid w:val="00C00C52"/>
     <w:rsid w:val="00C2609C"/>
     <w:rsid w:val="00C4651B"/>
     <w:rsid w:val="00C7543C"/>
     <w:rsid w:val="00C96FCF"/>
     <w:rsid w:val="00CB4CC0"/>
     <w:rsid w:val="00CF3700"/>
     <w:rsid w:val="00D55D7B"/>
     <w:rsid w:val="00D86E65"/>
     <w:rsid w:val="00E16209"/>
     <w:rsid w:val="00E233E3"/>
     <w:rsid w:val="00E26710"/>
     <w:rsid w:val="00E70BD2"/>
     <w:rsid w:val="00E737B3"/>
     <w:rsid w:val="00EA1B21"/>
     <w:rsid w:val="00EB5F7F"/>
+    <w:rsid w:val="00EB68A2"/>
     <w:rsid w:val="00ED5FE5"/>
     <w:rsid w:val="00EF2C6B"/>
     <w:rsid w:val="00F00B52"/>
     <w:rsid w:val="00F06D63"/>
     <w:rsid w:val="00F555B8"/>
     <w:rsid w:val="00F652B4"/>
     <w:rsid w:val="00FF3D70"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="013DCC8F"/>
   <w15:docId w15:val="{92D42A03-C0DD-4CC8-9C74-88E40CE4721C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8814,58 +6975,58 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B71A75"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00470543"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov.nt.ca/sites/eia/files/2022-2023_special_events_fund_-_application.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:piers_kreps@gov.nt.ca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eia.gov.nt.ca/sites/eia/files/2022-2023_special_events_fund_-_application.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9115,68 +7276,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3316</Characters>
+  <Pages>4</Pages>
+  <Words>471</Words>
+  <Characters>2692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>149</Lines>
+  <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>GNWT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3890</CharactersWithSpaces>
+  <CharactersWithSpaces>3095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Anne-Marie Jennings</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>